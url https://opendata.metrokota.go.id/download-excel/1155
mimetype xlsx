--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -11,97 +11,91 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="20730" windowHeight="11760" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="69">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Jenis Barang</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Harga Kemarin (Rp)</t>
   </si>
   <si>
     <t>Harga Hari ini (Rp)</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Beras Premium</t>
   </si>
   <si>
     <t>Kg</t>
   </si>
   <si>
     <t>Beras Medium</t>
   </si>
   <si>
     <t>Gula Pasir kw Sedang</t>
   </si>
   <si>
     <t>Gula Pasir (Kemasan)</t>
   </si>
   <si>
     <t>Minyak Goreng Tanpa Merk/Curah</t>
   </si>
   <si>
     <t>Liter</t>
   </si>
   <si>
-    <t>Minyak Goreng Rosebrand</t>
-[...4 lines deleted...]
-  <si>
     <t>Tepung Terigu Segitiga Biru Curah</t>
   </si>
   <si>
     <t>Tepung Terigu Segitiga Biru Kemasan</t>
   </si>
   <si>
     <t>Daging Sapi</t>
   </si>
   <si>
     <t>Daging Ayam Broiler</t>
   </si>
   <si>
     <t>Telur Ayam Ras</t>
   </si>
   <si>
     <t>Cabe Merah</t>
   </si>
   <si>
     <t>Cabe Rawit</t>
   </si>
   <si>
     <t>Cabe Japlak</t>
   </si>
   <si>
     <t>Cabe Hijau Besar</t>
@@ -217,54 +211,57 @@
   <si>
     <t>Jeruk Medan</t>
   </si>
   <si>
     <t>Tahu Putih</t>
   </si>
   <si>
     <t>Tahu Pong</t>
   </si>
   <si>
     <t>Tahu Kuning Padat</t>
   </si>
   <si>
     <t>Tempe</t>
   </si>
   <si>
     <t>Minyakita</t>
   </si>
   <si>
     <t>Tetap</t>
   </si>
   <si>
     <t>Beras SPHP</t>
   </si>
   <si>
+    <t>Minyak Goreng Sederhana</t>
+  </si>
+  <si>
+    <t>Minyak Goreng Premium</t>
+  </si>
+  <si>
     <t>Naik</t>
-  </si>
-[...1 lines deleted...]
-    <t>Turun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0_);\(0\)"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -605,1162 +602,1162 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="48.28515625" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
     <col min="5" max="5" width="24.7109375" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="4">
         <v>15000</v>
       </c>
       <c r="E2" s="4">
         <v>15000</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="4">
         <v>14000</v>
       </c>
       <c r="E3" s="4">
         <v>14000</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4">
         <v>11800</v>
       </c>
       <c r="E4" s="4">
         <v>11800</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4">
-        <v>18000</v>
+        <v>17000</v>
       </c>
       <c r="E5" s="4">
-        <v>18000</v>
+        <v>17000</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4">
-        <v>19500</v>
+        <v>17500</v>
       </c>
       <c r="E6" s="4">
-        <v>19500</v>
+        <v>17500</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="4">
-        <v>17000</v>
+        <v>18000</v>
       </c>
       <c r="E7" s="4">
-        <v>17000</v>
+        <v>18000</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="4">
-        <v>21500</v>
+        <v>19000</v>
       </c>
       <c r="E8" s="4">
-        <v>21500</v>
+        <v>19000</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="4">
-        <v>22000</v>
+        <v>21000</v>
       </c>
       <c r="E9" s="4">
-        <v>22000</v>
+        <v>21000</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="4">
-        <v>15700</v>
+        <v>15500</v>
       </c>
       <c r="E10" s="4">
-        <v>15700</v>
+        <v>15500</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="4">
         <v>11000</v>
       </c>
       <c r="E11" s="4">
         <v>11000</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="4">
         <v>13000</v>
       </c>
       <c r="E12" s="4">
         <v>13000</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="4">
         <v>130000</v>
       </c>
       <c r="E13" s="4">
         <v>130000</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="4">
-        <v>34000</v>
+        <v>32000</v>
       </c>
       <c r="E14" s="4">
-        <v>35000</v>
+        <v>32000</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="4">
-        <v>28500</v>
+        <v>26000</v>
       </c>
       <c r="E15" s="4">
-        <v>28000</v>
+        <v>26000</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="4">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E16" s="4">
-        <v>45000</v>
+        <v>75000</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="4">
-        <v>55000</v>
+        <v>60000</v>
       </c>
       <c r="E17" s="4">
-        <v>58000</v>
+        <v>65000</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="4">
-        <v>59000</v>
+        <v>60000</v>
       </c>
       <c r="E18" s="4">
-        <v>60000</v>
+        <v>70000</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="4">
-        <v>24000</v>
+        <v>30000</v>
       </c>
       <c r="E19" s="4">
-        <v>28000</v>
+        <v>30000</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="4">
-        <v>39000</v>
+        <v>45000</v>
       </c>
       <c r="E20" s="4">
-        <v>39000</v>
+        <v>60000</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="4">
-        <v>35000</v>
+        <v>30000</v>
       </c>
       <c r="E21" s="4">
         <v>35000</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="4">
-        <v>32000</v>
+        <v>31000</v>
       </c>
       <c r="E22" s="4">
-        <v>32000</v>
+        <v>31000</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4">
         <v>35000</v>
       </c>
       <c r="E23" s="4">
         <v>35000</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D24" s="4">
         <v>14000</v>
       </c>
       <c r="E24" s="4">
         <v>14000</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D25" s="4">
         <v>13000</v>
       </c>
       <c r="E25" s="4">
         <v>13000</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D26" s="4">
         <v>51000</v>
       </c>
       <c r="E26" s="4">
         <v>51000</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D27" s="4">
         <v>53000</v>
       </c>
       <c r="E27" s="4">
         <v>53000</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="4">
         <v>2000</v>
       </c>
       <c r="E28" s="4">
         <v>2000</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D29" s="4">
         <v>3000</v>
       </c>
       <c r="E29" s="4">
         <v>3000</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="4">
         <v>31000</v>
       </c>
       <c r="E30" s="4">
         <v>31000</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="5">
         <v>12000</v>
       </c>
       <c r="E31" s="5">
         <v>12000</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="5">
         <v>28000</v>
       </c>
       <c r="E32" s="5">
         <v>28000</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D33" s="5">
         <v>3000</v>
       </c>
       <c r="E33" s="5">
         <v>3000</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="5">
         <v>45000</v>
       </c>
       <c r="E34" s="5">
         <v>45000</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="5">
         <v>50000</v>
       </c>
       <c r="E35" s="5">
         <v>50000</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="5">
         <v>35000</v>
       </c>
       <c r="E36" s="5">
         <v>35000</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="5">
         <v>35500</v>
       </c>
       <c r="E37" s="5">
         <v>35500</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="5">
         <v>35500</v>
       </c>
       <c r="E38" s="5">
         <v>35500</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="5">
         <v>25000</v>
       </c>
       <c r="E39" s="5">
         <v>25000</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="5">
         <v>27000</v>
       </c>
       <c r="E40" s="5">
         <v>27000</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="5">
         <v>3000</v>
       </c>
       <c r="E41" s="5">
         <v>3000</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="5">
         <v>6500</v>
       </c>
       <c r="E42" s="5">
         <v>6500</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="5">
         <v>8000</v>
       </c>
       <c r="E43" s="5">
         <v>8000</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="5">
         <v>80000</v>
       </c>
       <c r="E44" s="5">
         <v>80000</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D45" s="5">
         <v>10000</v>
       </c>
       <c r="E45" s="5">
         <v>10000</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D46" s="5">
         <v>10500</v>
       </c>
       <c r="E46" s="5">
         <v>10500</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D47" s="5">
         <v>15000</v>
       </c>
       <c r="E47" s="5">
         <v>15000</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D48" s="5">
         <v>4500</v>
       </c>
       <c r="E48" s="5">
         <v>4500</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D49" s="5">
         <v>12500</v>
       </c>
       <c r="E49" s="5">
         <v>12500</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="5">
         <v>17500</v>
       </c>
       <c r="E50" s="5">
         <v>17500</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="5">
         <v>24000</v>
       </c>
       <c r="E51" s="5">
         <v>24000</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="5">
         <v>12500</v>
       </c>
       <c r="E52" s="5">
         <v>12500</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="5">
         <v>25000</v>
       </c>
       <c r="E53" s="5">
         <v>25000</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="5">
         <v>15500</v>
       </c>
       <c r="E54" s="5">
         <v>15500</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="5">
         <v>16000</v>
       </c>
       <c r="E55" s="5">
         <v>16000</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F56" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>