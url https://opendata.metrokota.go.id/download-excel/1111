--- v0 (2026-08-02)
+++ v1 (2026-09-19)
@@ -1,262 +1,293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26924"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24326"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DUKCAPIL\2025\KOMINFO DATA STATISTIK\DKB SEMESTER I 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7487233A-C6A7-4FE1-A0D4-C4634A320A0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5477EC62-4AA0-4D36-AD01-A871F76AE1DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8FB53E01-AA12-4A9D-A380-BFDA0313A98D}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+  <si>
+    <t>KECAMATAN</t>
+  </si>
+  <si>
+    <t>Tidak/Belum Sekolah</t>
+  </si>
+  <si>
+    <t>Belum Tamat SD/Sederajat</t>
+  </si>
+  <si>
+    <t>Tamat SD/Sederajat</t>
+  </si>
+  <si>
+    <t>SLTP/Sederajat</t>
+  </si>
+  <si>
+    <t>SLTA/Sederajat</t>
+  </si>
+  <si>
+    <t>Diploma I/II</t>
+  </si>
+  <si>
+    <t>Akademi/Diploma III/S.Muda</t>
+  </si>
+  <si>
+    <t>Diploma IV/S-1</t>
+  </si>
+  <si>
+    <t>Strata II</t>
+  </si>
+  <si>
+    <t>Strata III</t>
+  </si>
+  <si>
+    <t>METRO BARAT</t>
+  </si>
+  <si>
+    <t>METRO PUSAT</t>
+  </si>
+  <si>
+    <t>METRO SELATAN</t>
+  </si>
+  <si>
+    <t>METRO TIMUR</t>
+  </si>
+  <si>
+    <t>METRO UTARA</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
   <si>
     <t>NO</t>
-  </si>
-[...13 lines deleted...]
-    <t>BCG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -268,263 +299,515 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...10 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE32F872-AE1A-4D7D-A71F-3695A468CD94}">
-  <dimension ref="A1:C4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+    <sheetView tabSelected="1" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="29.5703125" customWidth="1"/>
-    <col min="3" max="3" width="18.42578125" customWidth="1"/>
+    <col min="1" max="1" width="3.6328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.54296875" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" customWidth="1"/>
+    <col min="4" max="4" width="24.26953125" customWidth="1"/>
+    <col min="5" max="5" width="18.54296875" customWidth="1"/>
+    <col min="6" max="7" width="14.1796875" customWidth="1"/>
+    <col min="8" max="8" width="11.81640625" customWidth="1"/>
+    <col min="9" max="9" width="26.7265625" customWidth="1"/>
+    <col min="10" max="10" width="18.81640625" customWidth="1"/>
+    <col min="11" max="11" width="12.1796875" customWidth="1"/>
+    <col min="12" max="12" width="13.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A2">
         <v>1</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2">
+        <v>14353</v>
+      </c>
+      <c r="D2">
+        <v>2857</v>
+      </c>
+      <c r="E2">
+        <v>6536</v>
+      </c>
+      <c r="F2">
+        <v>8677</v>
+      </c>
+      <c r="G2">
+        <v>16615</v>
+      </c>
+      <c r="H2" s="2">
+        <v>598</v>
+      </c>
+      <c r="I2" s="2">
+        <v>1567</v>
+      </c>
+      <c r="J2">
+        <v>5308</v>
+      </c>
+      <c r="K2" s="2">
+        <v>457</v>
+      </c>
+      <c r="L2" s="2">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" t="s">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3">
+        <v>9184</v>
+      </c>
+      <c r="D3">
+        <v>2099</v>
+      </c>
+      <c r="E3">
+        <v>5585</v>
+      </c>
+      <c r="F3">
+        <v>6613</v>
+      </c>
+      <c r="G3">
+        <v>9031</v>
+      </c>
+      <c r="H3" s="2">
+        <v>318</v>
+      </c>
+      <c r="I3">
+        <v>679</v>
+      </c>
+      <c r="J3">
+        <v>2244</v>
+      </c>
+      <c r="K3" s="2">
+        <v>198</v>
+      </c>
+      <c r="L3" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4">
         <v>3</v>
       </c>
-      <c r="C2">
-        <v>288</v>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4">
+        <v>7534</v>
+      </c>
+      <c r="D4">
+        <v>1526</v>
+      </c>
+      <c r="E4">
+        <v>3435</v>
+      </c>
+      <c r="F4">
+        <v>4547</v>
+      </c>
+      <c r="G4">
+        <v>8329</v>
+      </c>
+      <c r="H4" s="2">
+        <v>334</v>
+      </c>
+      <c r="I4" s="2">
+        <v>846</v>
+      </c>
+      <c r="J4">
+        <v>3023</v>
+      </c>
+      <c r="K4" s="2">
+        <v>247</v>
+      </c>
+      <c r="L4" s="2">
+        <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A5">
         <v>4</v>
       </c>
-      <c r="C3">
-        <v>334</v>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5">
+        <v>9793</v>
+      </c>
+      <c r="D5">
+        <v>2673</v>
+      </c>
+      <c r="E5">
+        <v>4448</v>
+      </c>
+      <c r="F5">
+        <v>5984</v>
+      </c>
+      <c r="G5">
+        <v>11842</v>
+      </c>
+      <c r="H5" s="2">
+        <v>466</v>
+      </c>
+      <c r="I5">
+        <v>1324</v>
+      </c>
+      <c r="J5">
+        <v>4869</v>
+      </c>
+      <c r="K5" s="2">
+        <v>558</v>
+      </c>
+      <c r="L5" s="2">
+        <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A6">
         <v>5</v>
       </c>
-      <c r="C4">
-        <v>283</v>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6">
+        <v>4528</v>
+      </c>
+      <c r="D6">
+        <v>1266</v>
+      </c>
+      <c r="E6">
+        <v>2514</v>
+      </c>
+      <c r="F6">
+        <v>2946</v>
+      </c>
+      <c r="G6">
+        <v>5156</v>
+      </c>
+      <c r="H6" s="2">
+        <v>231</v>
+      </c>
+      <c r="I6" s="2">
+        <v>466</v>
+      </c>
+      <c r="J6">
+        <v>1702</v>
+      </c>
+      <c r="K6" s="2">
+        <v>142</v>
+      </c>
+      <c r="L6" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7">
+        <v>45392</v>
+      </c>
+      <c r="D7">
+        <v>10421</v>
+      </c>
+      <c r="E7">
+        <v>22518</v>
+      </c>
+      <c r="F7">
+        <v>28767</v>
+      </c>
+      <c r="G7">
+        <v>50973</v>
+      </c>
+      <c r="H7">
+        <v>1947</v>
+      </c>
+      <c r="I7">
+        <v>4882</v>
+      </c>
+      <c r="J7">
+        <v>17146</v>
+      </c>
+      <c r="K7">
+        <v>1602</v>
+      </c>
+      <c r="L7" s="2">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>6282281500446</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>