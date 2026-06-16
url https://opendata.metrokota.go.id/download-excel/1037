--- v0 (2026-01-30)
+++ v1 (2026-06-16)
@@ -605,52 +605,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="48.28515625" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
     <col min="5" max="5" width="24.7109375" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
@@ -873,194 +873,194 @@
       </c>
       <c r="D12" s="4">
         <v>13000</v>
       </c>
       <c r="E12" s="4">
         <v>13000</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="4">
         <v>125000</v>
       </c>
       <c r="E13" s="4">
-        <v>130000</v>
+        <v>125000</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="4">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="E14" s="4">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="4">
         <v>29000</v>
       </c>
       <c r="E15" s="4">
         <v>29000</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="4">
-        <v>52500</v>
+        <v>65000</v>
       </c>
       <c r="E16" s="4">
-        <v>45000</v>
+        <v>70000</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="4">
-        <v>75000</v>
+        <v>55000</v>
       </c>
       <c r="E17" s="4">
         <v>65000</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="4">
-        <v>65000</v>
+        <v>60000</v>
       </c>
       <c r="E18" s="4">
-        <v>65000</v>
+        <v>55000</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="4">
         <v>35000</v>
       </c>
       <c r="E19" s="4">
         <v>35000</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="4">
-        <v>40000</v>
+        <v>45000</v>
       </c>
       <c r="E20" s="4">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="4">
         <v>35000</v>
       </c>
       <c r="E21" s="4">
         <v>35000</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>21</v>
@@ -1070,54 +1070,54 @@
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="4">
         <v>30000</v>
       </c>
       <c r="E22" s="4">
         <v>30000</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4">
-        <v>30000</v>
+        <v>39000</v>
       </c>
       <c r="E23" s="4">
-        <v>30000</v>
+        <v>39000</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="4">
         <v>14000</v>
       </c>
       <c r="E24" s="4">
         <v>14000</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1230,74 +1230,74 @@
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="4">
         <v>38000</v>
       </c>
       <c r="E30" s="4">
         <v>38000</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="5">
-        <v>12000</v>
+        <v>12500</v>
       </c>
       <c r="E31" s="5">
-        <v>12000</v>
+        <v>12500</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="5">
-        <v>24000</v>
+        <v>23000</v>
       </c>
       <c r="E32" s="5">
-        <v>24000</v>
+        <v>23000</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="5">
         <v>3000</v>
       </c>
       <c r="E33" s="5">
         <v>3000</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1310,74 +1310,74 @@
       </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="5">
         <v>45000</v>
       </c>
       <c r="E34" s="5">
         <v>45000</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="5">
-        <v>40000</v>
+        <v>29000</v>
       </c>
       <c r="E35" s="5">
-        <v>40000</v>
+        <v>29000</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="5">
-        <v>30000</v>
+        <v>29000</v>
       </c>
       <c r="E36" s="5">
-        <v>30000</v>
+        <v>29000</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="5">
         <v>35500</v>
       </c>
       <c r="E37" s="5">
         <v>35500</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1470,54 +1470,54 @@
       </c>
       <c r="C42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="5">
         <v>6500</v>
       </c>
       <c r="E42" s="5">
         <v>6500</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="5">
-        <v>8000</v>
+        <v>7000</v>
       </c>
       <c r="E43" s="5">
-        <v>8000</v>
+        <v>7000</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="5">
         <v>80000</v>
       </c>
       <c r="E44" s="5">
         <v>80000</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>66</v>
       </c>
     </row>