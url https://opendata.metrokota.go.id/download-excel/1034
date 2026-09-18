--- v0 (2026-06-16)
+++ v1 (2026-09-18)
@@ -1,337 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0669376-FA16-444F-A56F-BCA6A1054F3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1770" yWindow="2370" windowWidth="7160" windowHeight="7690" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="10305"/>
   </bookViews>
   <sheets>
-    <sheet name="FIKS" sheetId="2" r:id="rId1"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
-[...52 lines deleted...]
-    <t>22,78</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
+  <si>
+    <t>Kecamatan</t>
+  </si>
+  <si>
+    <t>Jumlah KK</t>
+  </si>
+  <si>
+    <t>Penduduk Awal Bulan</t>
+  </si>
+  <si>
+    <t>Lahir Bulan Ini</t>
+  </si>
+  <si>
+    <t>Mati Bulan Ini</t>
+  </si>
+  <si>
+    <t>Datang Bulan Ini</t>
+  </si>
+  <si>
+    <t>Pindah Bulan Ini</t>
+  </si>
+  <si>
+    <t>Penduduk Akhir Bulan Ini</t>
+  </si>
+  <si>
+    <t>Metro Pusat</t>
+  </si>
+  <si>
+    <t>Metro Utara</t>
+  </si>
+  <si>
+    <t>Metro Barat</t>
+  </si>
+  <si>
+    <t>Metro Timur</t>
+  </si>
+  <si>
+    <t>Metro Selatan</t>
+  </si>
+  <si>
+    <t>Jumlah</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -467,310 +408,313 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.26953125" customWidth="1"/>
-[...63 lines deleted...]
-    <col min="100" max="105" width="17.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="23.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="1">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="1">
+        <v>18583</v>
+      </c>
+      <c r="D2" s="1">
+        <v>57465</v>
+      </c>
+      <c r="E2" s="1">
+        <v>30</v>
+      </c>
+      <c r="F2" s="1">
+        <v>16</v>
+      </c>
+      <c r="G2" s="1">
+        <v>74</v>
+      </c>
+      <c r="H2" s="1">
+        <v>29</v>
+      </c>
+      <c r="I2" s="1">
+        <v>18601</v>
+      </c>
+      <c r="J2" s="1">
+        <v>57524</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="1">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C3" s="1">
+        <v>12054</v>
+      </c>
+      <c r="D3" s="1">
+        <v>36622</v>
+      </c>
+      <c r="E3" s="1">
+        <v>17</v>
+      </c>
+      <c r="F3" s="1">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1">
+        <v>46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>32</v>
+      </c>
+      <c r="I3" s="1">
+        <v>12072</v>
+      </c>
+      <c r="J3" s="1">
+        <v>36633</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="1">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1">
+        <v>9668</v>
+      </c>
+      <c r="D4" s="1">
+        <v>30060</v>
+      </c>
+      <c r="E4" s="1">
+        <v>16</v>
+      </c>
+      <c r="F4" s="1">
+        <v>11</v>
+      </c>
+      <c r="G4" s="1">
+        <v>34</v>
+      </c>
+      <c r="H4" s="1">
+        <v>19</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9673</v>
+      </c>
+      <c r="J4" s="1">
+        <v>30080</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="1">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="1">
+        <v>13472</v>
+      </c>
+      <c r="D5" s="1">
+        <v>42276</v>
+      </c>
+      <c r="E5" s="1">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1">
+        <v>11</v>
+      </c>
+      <c r="G5" s="1">
+        <v>52</v>
+      </c>
+      <c r="H5" s="1">
+        <v>38</v>
+      </c>
+      <c r="I5" s="1">
+        <v>13487</v>
+      </c>
+      <c r="J5" s="1">
+        <v>42290</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="1">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="1">
+        <v>6463</v>
+      </c>
+      <c r="D6" s="1">
+        <v>19344</v>
+      </c>
+      <c r="E6" s="1">
         <v>7</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="F6" s="1">
+        <v>7</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>6</v>
+      </c>
+      <c r="I6" s="1">
+        <v>6467</v>
+      </c>
+      <c r="J6" s="1">
+        <v>19350</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-        <v>18395</v>
+    <row r="7" spans="1:10">
+      <c r="A7" s="1">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="1">
+        <v>60240</v>
+      </c>
+      <c r="D7" s="1">
+        <v>185767</v>
+      </c>
+      <c r="E7" s="1">
+        <v>81</v>
+      </c>
+      <c r="F7" s="1">
+        <v>94</v>
+      </c>
+      <c r="G7" s="1">
+        <v>218</v>
+      </c>
+      <c r="H7" s="1">
+        <v>124</v>
+      </c>
+      <c r="I7" s="1">
+        <v>60300</v>
+      </c>
+      <c r="J7" s="1">
+        <v>185877</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
-[...111 lines deleted...]
-      <c r="F9" s="1"/>
+    <row r="8" spans="1:10">
+      <c r="H8" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
-[...11 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sheet3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>home</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ismail - [2010]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>