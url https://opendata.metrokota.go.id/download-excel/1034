--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1,720 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26827"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Statistik\Data Harian\Dikbud\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF0F6FD2-4FB7-4CFD-A985-132EA27BC418}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="10305"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
-[...41 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="19">
   <si>
     <t>No</t>
   </si>
+  <si>
+    <t>Wilayah</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>KB</t>
+  </si>
+  <si>
+    <t>TPA</t>
+  </si>
+  <si>
+    <t>SPS</t>
+  </si>
+  <si>
+    <t>PKBM</t>
+  </si>
+  <si>
+    <t>SKB</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>SMP</t>
+  </si>
+  <si>
+    <t>SMA</t>
+  </si>
+  <si>
+    <t>SMK</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>Kec. Metro Barat</t>
+  </si>
+  <si>
+    <t>Kec. Metro Pusat</t>
+  </si>
+  <si>
+    <t>Kec. Metro Timur</t>
+  </si>
+  <si>
+    <t>Kec. Metro Utara</t>
+  </si>
+  <si>
+    <t>Kec. Metro Selatan</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N7"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="23.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6.42578125" customWidth="1"/>
+    <col min="2" max="2" width="23.42578125" customWidth="1"/>
+    <col min="3" max="13" width="6" customWidth="1"/>
+    <col min="14" max="14" width="6.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="C2" s="2">
+        <v>51</v>
+      </c>
+      <c r="D2" s="2">
+        <v>14</v>
+      </c>
+      <c r="E2" s="2">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2">
+        <v>7</v>
+      </c>
+      <c r="H2" s="2">
+        <v>12</v>
+      </c>
+      <c r="I2" s="2">
+        <v>129</v>
+      </c>
+      <c r="J2" s="2">
+        <v>112</v>
+      </c>
+      <c r="K2" s="2">
+        <v>84</v>
+      </c>
+      <c r="L2" s="2">
+        <v>167</v>
+      </c>
+      <c r="M2" s="2">
+        <v>17</v>
+      </c>
+      <c r="N2" s="2">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="2">
+        <v>114</v>
+      </c>
+      <c r="D3" s="2">
+        <v>33</v>
+      </c>
+      <c r="E3" s="2">
+        <v>2</v>
+      </c>
+      <c r="F3" s="2">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>19</v>
+      </c>
+      <c r="H3" s="2">
+        <v>0</v>
+      </c>
+      <c r="I3" s="2">
+        <v>222</v>
+      </c>
+      <c r="J3" s="2">
+        <v>89</v>
+      </c>
+      <c r="K3" s="2">
+        <v>47</v>
+      </c>
+      <c r="L3" s="2">
+        <v>7</v>
+      </c>
+      <c r="M3" s="2">
+        <v>34</v>
+      </c>
+      <c r="N3" s="2">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
         <v>3</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="2">
+        <v>79</v>
+      </c>
+      <c r="D4" s="2">
+        <v>23</v>
+      </c>
+      <c r="E4" s="2">
+        <v>5</v>
+      </c>
+      <c r="F4" s="2">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2">
+        <v>18</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2">
+        <v>152</v>
+      </c>
+      <c r="J4" s="2">
+        <v>87</v>
+      </c>
+      <c r="K4" s="2">
+        <v>77</v>
+      </c>
+      <c r="L4" s="2">
+        <v>118</v>
+      </c>
+      <c r="M4" s="2">
+        <v>0</v>
+      </c>
+      <c r="N4" s="2">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="2">
+        <v>47</v>
+      </c>
+      <c r="D5" s="2">
+        <v>17</v>
+      </c>
+      <c r="E5" s="2">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>16</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="2">
+        <v>103</v>
+      </c>
+      <c r="J5" s="2">
+        <v>61</v>
+      </c>
+      <c r="K5" s="2">
+        <v>27</v>
+      </c>
+      <c r="L5" s="2">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2">
+        <v>0</v>
+      </c>
+      <c r="N5" s="2">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2">
+        <v>27</v>
+      </c>
+      <c r="D6" s="2">
+        <v>10</v>
+      </c>
+      <c r="E6" s="2">
+        <v>2</v>
+      </c>
+      <c r="F6" s="2">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2">
+        <v>89</v>
+      </c>
+      <c r="J6" s="2">
+        <v>30</v>
+      </c>
+      <c r="K6" s="2">
+        <v>36</v>
+      </c>
+      <c r="L6" s="2">
+        <v>29</v>
+      </c>
+      <c r="M6" s="2">
+        <v>28</v>
+      </c>
+      <c r="N6" s="2">
+        <v>251</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
-[...32 lines deleted...]
-      <c r="A3" s="1">
+    <row r="7" spans="1:14">
+      <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B7" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="1">
+        <v>318</v>
+      </c>
+      <c r="D7" s="1">
+        <v>97</v>
+      </c>
+      <c r="E7" s="1">
         <v>9</v>
       </c>
-      <c r="C3" s="1">
-[...92 lines deleted...]
-      <c r="B6" s="2" t="s">
+      <c r="F7" s="1">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>60</v>
+      </c>
+      <c r="H7" s="1">
         <v>12</v>
       </c>
-      <c r="C6" s="1">
-[...48 lines deleted...]
-      </c>
       <c r="I7" s="1">
-        <v>60300</v>
+        <v>695</v>
       </c>
       <c r="J7" s="1">
-        <v>185877</v>
-[...3 lines deleted...]
-      <c r="H8" s="1"/>
+        <v>379</v>
+      </c>
+      <c r="K7" s="1">
+        <v>271</v>
+      </c>
+      <c r="L7" s="1">
+        <v>348</v>
+      </c>
+      <c r="M7" s="1">
+        <v>79</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2268</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet2</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>home</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ismail - [2010]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>